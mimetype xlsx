--- v0 (2026-06-15)
+++ v1 (2026-06-19)
@@ -557,112 +557,112 @@
         <is>
           <t>SpiderPlus &amp; Co.  (4192)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>Statement</t>
         </is>
       </c>
       <c r="B3" s="6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Exported</t>
         </is>
       </c>
       <c r="B4" s="6" t="inlineStr">
         <is>
-          <t>2026-06-15</t>
+          <t>2026-06-19</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Source</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
           <t>EDINET / TDNet (Financial Services Agency of Japan)</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>Disclaimer</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>For informational purposes only. Not financial advice. Figures in JPY (millions) unless otherwise noted. Tokyo Intelligence makes no warranty as to accuracy or completeness.</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="8" t="inlineStr">
         <is>
           <t>Metric</t>
         </is>
       </c>
       <c r="B8" s="9" t="inlineStr">
         <is>
-          <t>FY 2025</t>
+          <t>FY 2025|Dec 2025</t>
         </is>
       </c>
       <c r="C8" s="9" t="inlineStr">
         <is>
-          <t>FY 2024</t>
+          <t>FY 2024|Dec 2024</t>
         </is>
       </c>
       <c r="D8" s="9" t="inlineStr">
         <is>
-          <t>FY 2023</t>
+          <t>FY 2023|Dec 2023</t>
         </is>
       </c>
       <c r="E8" s="9" t="inlineStr">
         <is>
-          <t>FY 2022</t>
+          <t>FY 2022|Dec 2022</t>
         </is>
       </c>
       <c r="F8" s="9" t="inlineStr">
         <is>
-          <t>FY 2021</t>
+          <t>FY 2021|Dec 2021</t>
         </is>
       </c>
       <c r="G8" s="9" t="inlineStr">
         <is>
-          <t>FY 2020</t>
+          <t>FY 2020|Dec 2020</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="inlineStr">
         <is>
           <t>Net Sales</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>4895537000</v>
       </c>
       <c r="C9" t="n">
         <v>4072136000</v>
       </c>
       <c r="D9" t="n">
         <v>3194521000</v>
       </c>
       <c r="E9" t="n">
         <v>2479404000</v>
       </c>
       <c r="F9" t="n">
         <v>2206940000</v>
       </c>
       <c r="G9" t="n">
@@ -1164,51 +1164,51 @@
       <c r="B30" t="n">
         <v>100</v>
       </c>
       <c r="C30" t="n">
         <v>100</v>
       </c>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr"/>
       <c r="F30" t="inlineStr"/>
       <c r="G30" t="inlineStr"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G36"/>
+  <dimension ref="A1:G34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="32" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Tokyo Intelligence</t>
         </is>
       </c>
       <c r="B1" s="2" t="n"/>
       <c r="C1" s="2" t="n"/>
       <c r="D1" s="2" t="n"/>
@@ -1230,112 +1230,112 @@
         <is>
           <t>SpiderPlus &amp; Co.  (4192)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>Statement</t>
         </is>
       </c>
       <c r="B3" s="6" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Exported</t>
         </is>
       </c>
       <c r="B4" s="6" t="inlineStr">
         <is>
-          <t>2026-06-15</t>
+          <t>2026-06-19</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Source</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
           <t>EDINET / TDNet (Financial Services Agency of Japan)</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>Disclaimer</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>For informational purposes only. Not financial advice. Figures in JPY (millions) unless otherwise noted. Tokyo Intelligence makes no warranty as to accuracy or completeness.</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="8" t="inlineStr">
         <is>
           <t>Metric</t>
         </is>
       </c>
       <c r="B8" s="9" t="inlineStr">
         <is>
-          <t>FY 2025</t>
+          <t>FY 2025|Dec 2025</t>
         </is>
       </c>
       <c r="C8" s="9" t="inlineStr">
         <is>
-          <t>FY 2024</t>
+          <t>FY 2024|Dec 2024</t>
         </is>
       </c>
       <c r="D8" s="9" t="inlineStr">
         <is>
-          <t>FY 2023</t>
+          <t>FY 2023|Dec 2023</t>
         </is>
       </c>
       <c r="E8" s="9" t="inlineStr">
         <is>
-          <t>FY 2022</t>
+          <t>FY 2022|Dec 2022</t>
         </is>
       </c>
       <c r="F8" s="9" t="inlineStr">
         <is>
-          <t>FY 2021</t>
+          <t>FY 2021|Dec 2021</t>
         </is>
       </c>
       <c r="G8" s="9" t="inlineStr">
         <is>
-          <t>FY 2020</t>
+          <t>FY 2020|Dec 2020</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="inlineStr">
         <is>
           <t>Total Assets</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>4162353000</v>
       </c>
       <c r="C9" t="n">
         <v>4211460000</v>
       </c>
       <c r="D9" t="n">
         <v>4596788000</v>
       </c>
       <c r="E9" t="n">
         <v>4794501000</v>
       </c>
       <c r="F9" t="n">
         <v>5426315000</v>
       </c>
       <c r="G9" t="n">
@@ -1807,54 +1807,54 @@
     </row>
     <row r="29">
       <c r="A29" s="11" t="inlineStr">
         <is>
           <t xml:space="preserve">  AOCI</t>
         </is>
       </c>
       <c r="B29" t="n">
         <v>-8172000.000000001</v>
       </c>
       <c r="C29" t="n">
         <v>-6541000</v>
       </c>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr"/>
       <c r="F29" t="inlineStr"/>
       <c r="G29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" s="11" t="inlineStr">
         <is>
           <t xml:space="preserve">  Equity (owners)</t>
         </is>
       </c>
       <c r="B30" t="n">
-        <v>2670039000</v>
+        <v>2661867000</v>
       </c>
       <c r="C30" t="n">
-        <v>2651861000</v>
+        <v>2645320000</v>
       </c>
       <c r="D30" t="n">
         <v>3384799000</v>
       </c>
       <c r="E30" t="n">
         <v>3684266000</v>
       </c>
       <c r="F30" t="n">
         <v>4621504000</v>
       </c>
       <c r="G30" t="n">
         <v>408396000</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="12" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" s="10" t="inlineStr">
         <is>
           <t>Total Interest-Bearing Debt</t>
         </is>
       </c>
       <c r="B32" t="n">
         <v>836700000</v>
@@ -1901,100 +1901,50 @@
       </c>
     </row>
     <row r="34">
       <c r="A34" s="10" t="inlineStr">
         <is>
           <t>NCAV</t>
         </is>
       </c>
       <c r="B34" t="n">
         <v>1756901000</v>
       </c>
       <c r="C34" t="n">
         <v>1829921000</v>
       </c>
       <c r="D34" t="n">
         <v>2210511000</v>
       </c>
       <c r="E34" t="n">
         <v>2432403000</v>
       </c>
       <c r="F34" t="n">
         <v>3904519000</v>
       </c>
       <c r="G34" t="n">
         <v>324332000</v>
-      </c>
-[...48 lines deleted...]
-        <v>14.17642954585689</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:G19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="32" customWidth="1" min="1" max="1"/>
@@ -2033,112 +1983,112 @@
         <is>
           <t>SpiderPlus &amp; Co.  (4192)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>Statement</t>
         </is>
       </c>
       <c r="B3" s="6" t="inlineStr">
         <is>
           <t>Cash Flow</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Exported</t>
         </is>
       </c>
       <c r="B4" s="6" t="inlineStr">
         <is>
-          <t>2026-06-15</t>
+          <t>2026-06-19</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Source</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
           <t>EDINET / TDNet (Financial Services Agency of Japan)</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>Disclaimer</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>For informational purposes only. Not financial advice. Figures in JPY (millions) unless otherwise noted. Tokyo Intelligence makes no warranty as to accuracy or completeness.</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="8" t="inlineStr">
         <is>
           <t>Metric</t>
         </is>
       </c>
       <c r="B8" s="9" t="inlineStr">
         <is>
-          <t>FY 2025</t>
+          <t>FY 2025|Dec 2025</t>
         </is>
       </c>
       <c r="C8" s="9" t="inlineStr">
         <is>
-          <t>FY 2024</t>
+          <t>FY 2024|Dec 2024</t>
         </is>
       </c>
       <c r="D8" s="9" t="inlineStr">
         <is>
-          <t>FY 2023</t>
+          <t>FY 2023|Dec 2023</t>
         </is>
       </c>
       <c r="E8" s="9" t="inlineStr">
         <is>
-          <t>FY 2022</t>
+          <t>FY 2022|Dec 2022</t>
         </is>
       </c>
       <c r="F8" s="9" t="inlineStr">
         <is>
-          <t>FY 2021</t>
+          <t>FY 2021|Dec 2021</t>
         </is>
       </c>
       <c r="G8" s="9" t="inlineStr">
         <is>
-          <t>FY 2020</t>
+          <t>FY 2020|Dec 2020</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="inlineStr">
         <is>
           <t>Operating CF</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>78890000</v>
       </c>
       <c r="C9" t="n">
         <v>-369092000</v>
       </c>
       <c r="D9" t="n">
         <v>-331218000</v>
       </c>
       <c r="E9" t="n">
         <v>-1000775000</v>
       </c>
       <c r="F9" t="n">
         <v>-493475000</v>
       </c>
       <c r="G9" t="n">
@@ -2451,112 +2401,112 @@
         <is>
           <t>SpiderPlus &amp; Co.  (4192)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>Statement</t>
         </is>
       </c>
       <c r="B3" s="6" t="inlineStr">
         <is>
           <t>Ratios &amp; Growth</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Exported</t>
         </is>
       </c>
       <c r="B4" s="6" t="inlineStr">
         <is>
-          <t>2026-06-15</t>
+          <t>2026-06-19</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Source</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
           <t>EDINET / TDNet (Financial Services Agency of Japan)</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>Disclaimer</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>For informational purposes only. Not financial advice. Figures in JPY (millions) unless otherwise noted. Tokyo Intelligence makes no warranty as to accuracy or completeness.</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="8" t="inlineStr">
         <is>
           <t>Metric</t>
         </is>
       </c>
       <c r="B8" s="9" t="inlineStr">
         <is>
-          <t>FY 2025</t>
+          <t>FY 2025|Dec 2025</t>
         </is>
       </c>
       <c r="C8" s="9" t="inlineStr">
         <is>
-          <t>FY 2024</t>
+          <t>FY 2024|Dec 2024</t>
         </is>
       </c>
       <c r="D8" s="9" t="inlineStr">
         <is>
-          <t>FY 2023</t>
+          <t>FY 2023|Dec 2023</t>
         </is>
       </c>
       <c r="E8" s="9" t="inlineStr">
         <is>
-          <t>FY 2022</t>
+          <t>FY 2022|Dec 2022</t>
         </is>
       </c>
       <c r="F8" s="9" t="inlineStr">
         <is>
-          <t>FY 2021</t>
+          <t>FY 2021|Dec 2021</t>
         </is>
       </c>
       <c r="G8" s="9" t="inlineStr">
         <is>
-          <t>FY 2020</t>
+          <t>FY 2020|Dec 2020</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="inlineStr">
         <is>
           <t>ROE</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>-0.006500000000000001</v>
       </c>
       <c r="C9" t="n">
         <v>-0.291</v>
       </c>
       <c r="D9" t="n">
         <v>-0.1310726107990339</v>
       </c>
       <c r="E9" t="n">
         <v>-0.2814</v>
       </c>
       <c r="F9" t="n">
         <v>-0.1107</v>
       </c>
       <c r="G9" t="n">